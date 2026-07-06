--- v0 (2026-03-07)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>NIK</t>
   </si>
   <si>
     <t>Jenis Kelamin</t>
   </si>
   <si>
     <t>Tempat Lahir</t>
   </si>
   <si>
     <t>Tanggal Lahir</t>
   </si>
   <si>
     <t>No HP</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
@@ -220,133 +220,173 @@
   <si>
     <t>Guru Ahli Pertama</t>
   </si>
   <si>
     <t>III/b</t>
   </si>
   <si>
     <t>Penata Muda Tkt. I</t>
   </si>
   <si>
     <t>SD AL AZHAR MANDIRI PALU</t>
   </si>
   <si>
     <t>Palu Timur</t>
   </si>
   <si>
     <t>2010-09-12</t>
   </si>
   <si>
     <t>2022-09-19</t>
   </si>
   <si>
     <t>2023-01-17</t>
   </si>
   <si>
+    <t>Wilson Champlin</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>2017-07-02</t>
+  </si>
+  <si>
+    <t>089856590502</t>
+  </si>
+  <si>
+    <t>wyman.antone@abernathy.info</t>
+  </si>
+  <si>
+    <t>3558 Ole Locks Suite 706
+West Maxwell, AK 05446-4784</t>
+  </si>
+  <si>
+    <t>SMP / Sederajat</t>
+  </si>
+  <si>
+    <t>Pegawai</t>
+  </si>
+  <si>
+    <t>Tenaga Perpustakaan</t>
+  </si>
+  <si>
+    <t>Biologi</t>
+  </si>
+  <si>
+    <t>Bahasa Indonesia</t>
+  </si>
+  <si>
+    <t>Guru Ahli Muda</t>
+  </si>
+  <si>
+    <t>III/c</t>
+  </si>
+  <si>
+    <t>Penata</t>
+  </si>
+  <si>
+    <t>Palu Barat</t>
+  </si>
+  <si>
+    <t>2010-07-19</t>
+  </si>
+  <si>
+    <t>2022-03-27</t>
+  </si>
+  <si>
+    <t>2022-04-29</t>
+  </si>
+  <si>
     <t>Karlie Schneider</t>
-  </si>
-[...1 lines deleted...]
-    <t>New Jersey</t>
   </si>
   <si>
     <t>2017-04-20</t>
   </si>
   <si>
     <t>086935161567</t>
   </si>
   <si>
     <t>fgaylord@cummings.biz</t>
   </si>
   <si>
     <t>3642 Kohler Gardens Apt. 364
 Lake Gregorio, AZ 93047</t>
   </si>
   <si>
-    <t>Pegawai</t>
-[...1 lines deleted...]
-  <si>
     <t>PNS</t>
   </si>
   <si>
     <t>Instruktur</t>
   </si>
   <si>
-    <t>Biologi</t>
-[...1 lines deleted...]
-  <si>
     <t>Lainnya</t>
-  </si>
-[...1 lines deleted...]
-    <t>Guru Ahli Muda</t>
   </si>
   <si>
     <t>III/d</t>
   </si>
   <si>
     <t>Penata Tkt. I</t>
   </si>
   <si>
     <t>2010-02-12</t>
   </si>
   <si>
     <t>2022-03-04</t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Yadira Veum</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>2004-11-05</t>
   </si>
   <si>
     <t>086464609083</t>
   </si>
   <si>
     <t>keanu68@russel.info</t>
   </si>
   <si>
     <t>655 Marks Mountain Apt. 237
 East Jammieland, VA 10640-6796</t>
   </si>
   <si>
     <t>Pendidikan Kewarganegaraan</t>
   </si>
   <si>
     <t>PKBM ANUTAPURA TAGARI</t>
   </si>
   <si>
-    <t>Palu Barat</t>
-[...1 lines deleted...]
-  <si>
     <t>2013-03-06</t>
   </si>
   <si>
     <t>2022-02-21</t>
   </si>
   <si>
     <t>2023-04-12</t>
   </si>
   <si>
     <t>Mr. Bobbie Lueilwitz V</t>
   </si>
   <si>
     <t>Maryland</t>
   </si>
   <si>
     <t>2017-03-02</t>
   </si>
   <si>
     <t>085480789042</t>
   </si>
   <si>
     <t>mbergstrom@hodkiewicz.com</t>
   </si>
   <si>
     <t>47877 Stella Mission
@@ -371,53 +411,50 @@
     <t>2022-01-04</t>
   </si>
   <si>
     <t>2021-07-09</t>
   </si>
   <si>
     <t>Claud Gerlach MD</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>1978-01-30</t>
   </si>
   <si>
     <t>080095009584</t>
   </si>
   <si>
     <t>vking@cremin.com</t>
   </si>
   <si>
     <t>6344 Schaden Unions
 Keonburgh, NJ 36155</t>
   </si>
   <si>
-    <t>SMP / Sederajat</t>
-[...1 lines deleted...]
-  <si>
     <t>Kepala Sekolah</t>
   </si>
   <si>
     <t>0452984550730868</t>
   </si>
   <si>
     <t>III/a</t>
   </si>
   <si>
     <t>Penata Muda</t>
   </si>
   <si>
     <t>2010-07-04</t>
   </si>
   <si>
     <t>2021-10-03</t>
   </si>
   <si>
     <t>2023-05-02</t>
   </si>
   <si>
     <t>Mr. Kamron McClure</t>
   </si>
   <si>
     <t>Wisconsin</t>
@@ -466,53 +503,50 @@
     <t>Elmo Kuhn PhD</t>
   </si>
   <si>
     <t>Rhode Island</t>
   </si>
   <si>
     <t>2007-01-21</t>
   </si>
   <si>
     <t>080150297491</t>
   </si>
   <si>
     <t>williamson.alana@lang.net</t>
   </si>
   <si>
     <t>5373 Pearl Turnpike Apt. 882
 West Gailtown, LA 55382-0776</t>
   </si>
   <si>
     <t>Tutor</t>
   </si>
   <si>
     <t>Administrasi dan Supervisi pendidikan</t>
   </si>
   <si>
-    <t>Bahasa Indonesia</t>
-[...1 lines deleted...]
-  <si>
     <t>II/a</t>
   </si>
   <si>
     <t>Pengatur Muda</t>
   </si>
   <si>
     <t>2014-03-05</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2021-06-08</t>
   </si>
   <si>
     <t>Pasquale Jones</t>
   </si>
   <si>
     <t>Tennessee</t>
   </si>
   <si>
     <t>1984-04-25</t>
   </si>
   <si>
     <t>088987357631</t>
@@ -615,53 +649,50 @@
   </si>
   <si>
     <t>2020-06-04</t>
   </si>
   <si>
     <t>2021-09-12</t>
   </si>
   <si>
     <t>Prof. Adele Hauck Sr.</t>
   </si>
   <si>
     <t>Mississippi</t>
   </si>
   <si>
     <t>2010-05-29</t>
   </si>
   <si>
     <t>089041764807</t>
   </si>
   <si>
     <t>susie.rowe@gmail.com</t>
   </si>
   <si>
     <t>599 Kamron Forest
 Jefferytown, ME 29835-5435</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tenaga Perpustakaan</t>
   </si>
   <si>
     <t>06899544</t>
   </si>
   <si>
     <t>II/b</t>
   </si>
   <si>
     <t>Pengatur Muda Tkt. I</t>
   </si>
   <si>
     <t>2010-10-03</t>
   </si>
   <si>
     <t>2020-01-08</t>
   </si>
   <si>
     <t>2023-10-09</t>
   </si>
   <si>
     <t>Jakayla Bode Jr.</t>
   </si>
   <si>
     <t>0124530352397896</t>
   </si>
@@ -1332,51 +1363,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z23"/>
+  <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="23" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="19" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="19" customWidth="true" style="0"/>
     <col min="12" max="12" width="18" customWidth="true" style="0"/>
     <col min="13" max="13" width="38" customWidth="true" style="0"/>
     <col min="14" max="14" width="36" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="20" customWidth="true" style="0"/>
     <col min="17" max="17" width="18" customWidth="true" style="0"/>
     <col min="18" max="18" width="18" customWidth="true" style="0"/>
@@ -1613,1633 +1644,1713 @@
       </c>
       <c r="U3" t="s">
         <v>63</v>
       </c>
       <c r="V3" t="s">
         <v>64</v>
       </c>
       <c r="W3" t="s">
         <v>45</v>
       </c>
       <c r="X3" t="s">
         <v>65</v>
       </c>
       <c r="Y3" t="s">
         <v>66</v>
       </c>
       <c r="Z3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>68</v>
       </c>
       <c r="B4" s="1">
-        <v>4105951361067713</v>
+        <v>4526333141431675</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>69</v>
       </c>
       <c r="E4" t="s">
         <v>70</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>71</v>
       </c>
       <c r="G4" t="s">
         <v>72</v>
       </c>
       <c r="H4" t="s">
         <v>73</v>
       </c>
       <c r="I4" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="J4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K4" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="L4" t="s">
         <v>76</v>
       </c>
       <c r="M4" t="s">
         <v>77</v>
       </c>
       <c r="N4" t="s">
         <v>78</v>
       </c>
       <c r="O4" s="1">
-        <v>47201056</v>
+        <v>14282862</v>
       </c>
       <c r="P4" s="1">
-        <v>395995888498261118</v>
+        <v>336669112703042051</v>
       </c>
       <c r="Q4" s="1">
-        <v>7294255606355614</v>
+        <v>9680785839140582</v>
       </c>
       <c r="R4" t="s">
         <v>79</v>
       </c>
       <c r="S4" t="s">
         <v>80</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="U4" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="V4" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="W4" t="s">
         <v>45</v>
       </c>
       <c r="X4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Y4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Z4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B5" s="1">
-        <v>3060891047330677</v>
+        <v>4105951361067713</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E5" t="s">
         <v>87</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="G5" t="s">
         <v>89</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I5" t="s">
         <v>55</v>
       </c>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="M5" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="N5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O5" s="1">
-        <v>12315052</v>
+        <v>47201056</v>
       </c>
       <c r="P5" s="1">
-        <v>706027105389582815</v>
+        <v>395995888498261118</v>
       </c>
       <c r="Q5" s="1">
-        <v>9498403612666827</v>
+        <v>7294255606355614</v>
       </c>
       <c r="R5" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="S5" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="T5" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="U5" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="V5" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="W5" t="s">
         <v>45</v>
       </c>
       <c r="X5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6" s="1">
-        <v>1090977208414566</v>
+        <v>3060891047330677</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="D6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I6" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="J6" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="L6" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>105</v>
+        <v>59</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="O6" s="1">
-        <v>12390186</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>12315052</v>
+      </c>
+      <c r="P6" s="1">
+        <v>706027105389582815</v>
       </c>
       <c r="Q6" s="1">
-        <v>5696446683927442</v>
+        <v>9498403612666827</v>
       </c>
       <c r="R6" t="s">
         <v>40</v>
       </c>
       <c r="S6" t="s">
         <v>41</v>
       </c>
       <c r="T6" t="s">
         <v>42</v>
       </c>
       <c r="U6" t="s">
         <v>107</v>
       </c>
       <c r="V6" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="W6" t="s">
         <v>45</v>
       </c>
       <c r="X6" t="s">
         <v>108</v>
       </c>
       <c r="Y6" t="s">
         <v>109</v>
       </c>
       <c r="Z6" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>111</v>
       </c>
       <c r="B7" s="1">
-        <v>8799706124323560</v>
+        <v>1090977208414566</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="D7" t="s">
         <v>112</v>
       </c>
       <c r="E7" t="s">
         <v>113</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>114</v>
       </c>
       <c r="G7" t="s">
         <v>115</v>
       </c>
       <c r="H7" t="s">
         <v>116</v>
       </c>
       <c r="I7" t="s">
         <v>117</v>
       </c>
       <c r="J7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K7" t="s">
         <v>36</v>
       </c>
       <c r="L7" t="s">
+        <v>37</v>
+      </c>
+      <c r="M7" t="s">
         <v>118</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>59</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="1">
-        <v>12813316</v>
-[...4 lines deleted...]
-      <c r="Q7" s="1" t="s">
+        <v>12390186</v>
+      </c>
+      <c r="P7" s="1" t="s">
         <v>119</v>
       </c>
+      <c r="Q7" s="1">
+        <v>5696446683927442</v>
+      </c>
       <c r="R7" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="S7" t="s">
+        <v>41</v>
+      </c>
+      <c r="T7" t="s">
+        <v>42</v>
+      </c>
+      <c r="U7" t="s">
         <v>120</v>
       </c>
-      <c r="T7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V7" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="W7" t="s">
         <v>45</v>
       </c>
       <c r="X7" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y7" t="s">
         <v>122</v>
       </c>
-      <c r="Y7" t="s">
+      <c r="Z7" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8" s="1">
+        <v>8799706124323560</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
         <v>125</v>
       </c>
-      <c r="B8" s="1">
-[...5 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>126</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F8" s="1" t="s">
+      <c r="G8" t="s">
         <v>128</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>129</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
+        <v>74</v>
+      </c>
+      <c r="J8" t="s">
+        <v>75</v>
+      </c>
+      <c r="K8" t="s">
+        <v>36</v>
+      </c>
+      <c r="L8" t="s">
         <v>130</v>
       </c>
-      <c r="I8" t="s">
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>106</v>
+      </c>
+      <c r="O8" s="1">
+        <v>12813316</v>
+      </c>
+      <c r="P8" s="1">
+        <v>755381016393829557</v>
+      </c>
+      <c r="Q8" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="J8" t="s">
-[...11 lines deleted...]
-      <c r="N8" t="s">
+      <c r="R8" t="s">
+        <v>60</v>
+      </c>
+      <c r="S8" t="s">
         <v>132</v>
       </c>
-      <c r="O8" s="1">
-[...8 lines deleted...]
-      <c r="R8" t="s">
+      <c r="T8" t="s">
         <v>133</v>
       </c>
-      <c r="S8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U8" t="s">
-        <v>136</v>
+        <v>107</v>
       </c>
       <c r="V8" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="W8" t="s">
         <v>45</v>
       </c>
       <c r="X8" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="Y8" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="Z8" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6254411368643052</v>
+      </c>
+      <c r="C9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E9" t="s">
+        <v>139</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B9" s="1">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>141</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>142</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="I9" t="s">
         <v>143</v>
       </c>
-      <c r="G9" t="s">
+      <c r="J9" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>91</v>
+      </c>
+      <c r="L9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M9" t="s">
+        <v>38</v>
+      </c>
+      <c r="N9" t="s">
         <v>144</v>
       </c>
-      <c r="H9" t="s">
+      <c r="O9" s="1">
+        <v>56203101</v>
+      </c>
+      <c r="P9" s="1">
+        <v>977874039290703333</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>1314647804017280</v>
+      </c>
+      <c r="R9" t="s">
         <v>145</v>
       </c>
-      <c r="I9" t="s">
-[...8 lines deleted...]
-      <c r="L9" t="s">
+      <c r="S9" t="s">
         <v>146</v>
       </c>
-      <c r="M9" t="s">
+      <c r="T9" t="s">
         <v>147</v>
       </c>
-      <c r="N9" t="s">
+      <c r="U9" t="s">
         <v>148</v>
       </c>
-      <c r="O9" s="1">
-[...19 lines deleted...]
-      </c>
       <c r="V9" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="W9" t="s">
         <v>45</v>
       </c>
       <c r="X9" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z9" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B10" s="1">
-        <v>9817055463450411</v>
+        <v>5003894657899643</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
+        <v>153</v>
+      </c>
+      <c r="E10" t="s">
+        <v>154</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>156</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="H10" t="s">
         <v>157</v>
       </c>
-      <c r="G10" t="s">
+      <c r="I10" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" t="s">
+        <v>36</v>
+      </c>
+      <c r="L10" t="s">
         <v>158</v>
       </c>
-      <c r="H10" t="s">
+      <c r="M10" t="s">
         <v>159</v>
       </c>
-      <c r="I10" t="s">
-[...8 lines deleted...]
-      <c r="L10" t="s">
+      <c r="N10" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" s="1">
+        <v>81696558</v>
+      </c>
+      <c r="P10" s="1">
+        <v>364906060201197791</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>7440524873627955</v>
+      </c>
+      <c r="R10" t="s">
+        <v>35</v>
+      </c>
+      <c r="S10" t="s">
         <v>160</v>
       </c>
-      <c r="M10" t="s">
+      <c r="T10" t="s">
         <v>161</v>
       </c>
-      <c r="N10" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="U10" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="V10" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="W10" t="s">
         <v>45</v>
       </c>
       <c r="X10" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="Y10" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="Z10" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9817055463450411</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
+        <v>166</v>
+      </c>
+      <c r="E11" t="s">
+        <v>167</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="G11" t="s">
         <v>169</v>
       </c>
-      <c r="B11" s="1">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>170</v>
       </c>
-      <c r="E11" t="s">
+      <c r="I11" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" t="s">
+        <v>75</v>
+      </c>
+      <c r="K11" t="s">
+        <v>91</v>
+      </c>
+      <c r="L11" t="s">
         <v>171</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="M11" t="s">
         <v>172</v>
       </c>
-      <c r="G11" t="s">
+      <c r="N11" t="s">
         <v>173</v>
       </c>
-      <c r="H11" t="s">
+      <c r="O11" s="1">
+        <v>26185726</v>
+      </c>
+      <c r="P11" s="1">
+        <v>101177573050853477</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>3715256518296383</v>
+      </c>
+      <c r="R11" t="s">
         <v>174</v>
-      </c>
-[...28 lines deleted...]
-        <v>163</v>
       </c>
       <c r="S11" t="s">
         <v>175</v>
       </c>
       <c r="T11" t="s">
         <v>176</v>
       </c>
       <c r="U11" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="V11" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="W11" t="s">
         <v>45</v>
       </c>
       <c r="X11" t="s">
         <v>177</v>
       </c>
       <c r="Y11" t="s">
         <v>178</v>
       </c>
       <c r="Z11" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>180</v>
       </c>
       <c r="B12" s="1">
-        <v>3881975026160040</v>
+        <v>1523410050409091</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="D12" t="s">
         <v>181</v>
       </c>
       <c r="E12" t="s">
         <v>182</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>183</v>
       </c>
       <c r="G12" t="s">
         <v>184</v>
       </c>
       <c r="H12" t="s">
         <v>185</v>
       </c>
       <c r="I12" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="K12" t="s">
         <v>36</v>
       </c>
       <c r="L12" t="s">
         <v>57</v>
       </c>
       <c r="M12" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="N12" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="O12" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O12" s="1">
+        <v>11924136</v>
+      </c>
+      <c r="P12" s="1">
+        <v>235573303384268067</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>6987884896598926</v>
+      </c>
+      <c r="R12" t="s">
+        <v>174</v>
+      </c>
+      <c r="S12" t="s">
         <v>186</v>
       </c>
-      <c r="P12" s="1">
-[...8 lines deleted...]
-      <c r="S12" t="s">
+      <c r="T12" t="s">
         <v>187</v>
       </c>
-      <c r="T12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U12" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
       <c r="V12" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="W12" t="s">
         <v>45</v>
       </c>
       <c r="X12" t="s">
         <v>188</v>
       </c>
       <c r="Y12" t="s">
         <v>189</v>
       </c>
       <c r="Z12" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>191</v>
       </c>
       <c r="B13" s="1">
-        <v>9566081203433050</v>
+        <v>3881975026160040</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>192</v>
       </c>
       <c r="E13" t="s">
         <v>193</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>194</v>
       </c>
       <c r="G13" t="s">
         <v>195</v>
       </c>
       <c r="H13" t="s">
         <v>196</v>
       </c>
       <c r="I13" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="J13" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="K13" t="s">
         <v>36</v>
       </c>
       <c r="L13" t="s">
+        <v>57</v>
+      </c>
+      <c r="M13" t="s">
+        <v>159</v>
+      </c>
+      <c r="N13" t="s">
+        <v>106</v>
+      </c>
+      <c r="O13" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="M13" t="s">
-[...5 lines deleted...]
-      <c r="O13" s="1" t="s">
+      <c r="P13" s="1">
+        <v>226808687921145532</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>6493738243140888</v>
+      </c>
+      <c r="R13" t="s">
+        <v>40</v>
+      </c>
+      <c r="S13" t="s">
         <v>198</v>
       </c>
-      <c r="P13" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="T13" t="s">
-        <v>200</v>
+        <v>42</v>
       </c>
       <c r="U13" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="V13" t="s">
         <v>64</v>
       </c>
       <c r="W13" t="s">
         <v>45</v>
       </c>
       <c r="X13" t="s">
+        <v>199</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>200</v>
+      </c>
+      <c r="Z13" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14" s="1">
+        <v>9566081203433050</v>
+      </c>
+      <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
+        <v>203</v>
+      </c>
+      <c r="E14" t="s">
         <v>204</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="G14" t="s">
         <v>206</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>207</v>
       </c>
-      <c r="F14" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K14" t="s">
         <v>36</v>
       </c>
       <c r="L14" t="s">
-        <v>197</v>
+        <v>76</v>
       </c>
       <c r="M14" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="N14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17265116</v>
+        <v>78</v>
+      </c>
+      <c r="O14" s="1" t="s">
+        <v>208</v>
       </c>
       <c r="P14" s="1">
-        <v>273040188892039850</v>
+        <v>654605729195491503</v>
       </c>
       <c r="Q14" s="1">
-        <v>2262690010265937</v>
+        <v>9694321964950639</v>
       </c>
       <c r="R14" t="s">
         <v>35</v>
       </c>
       <c r="S14" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="T14" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="U14" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="V14" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="W14" t="s">
         <v>45</v>
       </c>
       <c r="X14" t="s">
+        <v>211</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>212</v>
+      </c>
+      <c r="Z14" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>214</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
         <v>216</v>
       </c>
-      <c r="B15" s="1">
-[...5 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>217</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="F15" s="1" t="s">
+      <c r="G15" t="s">
         <v>219</v>
       </c>
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>220</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" t="s">
+        <v>75</v>
+      </c>
+      <c r="K15" t="s">
+        <v>36</v>
+      </c>
+      <c r="L15" t="s">
+        <v>76</v>
+      </c>
+      <c r="M15" t="s">
+        <v>172</v>
+      </c>
+      <c r="N15" t="s">
+        <v>59</v>
+      </c>
+      <c r="O15" s="1">
+        <v>17265116</v>
+      </c>
+      <c r="P15" s="1">
+        <v>273040188892039850</v>
+      </c>
+      <c r="Q15" s="1">
+        <v>2262690010265937</v>
+      </c>
+      <c r="R15" t="s">
+        <v>35</v>
+      </c>
+      <c r="S15" t="s">
         <v>221</v>
       </c>
-      <c r="I15" t="s">
-[...8 lines deleted...]
-      <c r="L15" t="s">
+      <c r="T15" t="s">
         <v>222</v>
       </c>
-      <c r="M15" t="s">
+      <c r="U15" t="s">
+        <v>43</v>
+      </c>
+      <c r="V15" t="s">
+        <v>82</v>
+      </c>
+      <c r="W15" t="s">
+        <v>45</v>
+      </c>
+      <c r="X15" t="s">
         <v>223</v>
-      </c>
-[...31 lines deleted...]
-        <v>224</v>
       </c>
       <c r="Y15" t="s">
         <v>224</v>
       </c>
       <c r="Z15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16" s="1">
-        <v>7271025411000002</v>
+        <v>7234242342424324</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H16" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="I16" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="J16" t="s">
         <v>35</v>
       </c>
       <c r="K16" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M16" t="s">
-        <v>58</v>
+        <v>233</v>
       </c>
       <c r="N16" t="s">
+        <v>78</v>
+      </c>
+      <c r="O16" s="1">
+        <v>243324234242</v>
+      </c>
+      <c r="P16" s="1">
+        <v>234234324234242342</v>
+      </c>
+      <c r="Q16" s="1">
+        <v>23424</v>
+      </c>
+      <c r="R16" t="s">
+        <v>145</v>
+      </c>
+      <c r="S16" t="s">
+        <v>146</v>
+      </c>
+      <c r="T16" t="s">
+        <v>147</v>
+      </c>
+      <c r="U16" t="s">
         <v>148</v>
-      </c>
-[...17 lines deleted...]
-        <v>63</v>
       </c>
       <c r="V16" t="s">
         <v>64</v>
       </c>
       <c r="W16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="X16" t="s">
         <v>234</v>
       </c>
       <c r="Y16" t="s">
         <v>234</v>
       </c>
       <c r="Z16" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>235</v>
       </c>
       <c r="B17" s="1">
-        <v>5965183617737955</v>
+        <v>7271025411000002</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>236</v>
       </c>
       <c r="E17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="I17" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="J17" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="K17" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="L17" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="M17" t="s">
-        <v>147</v>
+        <v>58</v>
       </c>
       <c r="N17" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
       <c r="O17" s="1">
-        <v>42799412</v>
+        <v>362347289276417341</v>
       </c>
       <c r="P17" s="1">
-        <v>905700705257744458</v>
-[...3 lines deleted...]
-      </c>
+        <v>876152782936629197</v>
+      </c>
+      <c r="Q17" s="1"/>
       <c r="R17" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
       <c r="S17" t="s">
-        <v>120</v>
+        <v>242</v>
       </c>
       <c r="T17" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="U17" t="s">
         <v>63</v>
       </c>
       <c r="V17" t="s">
         <v>64</v>
       </c>
       <c r="W17" t="s">
-        <v>45</v>
+        <v>243</v>
       </c>
       <c r="X17" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="Y17" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="Z17" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B18" s="1">
-        <v>2263828427572593</v>
+        <v>5965183617737955</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="D18" t="s">
-        <v>244</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G18" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H18" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I18" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="J18" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="K18" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="L18" t="s">
-        <v>249</v>
+        <v>158</v>
       </c>
       <c r="M18" t="s">
-        <v>250</v>
+        <v>159</v>
       </c>
       <c r="N18" t="s">
-        <v>251</v>
+        <v>173</v>
       </c>
       <c r="O18" s="1">
-        <v>24468761</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>42799412</v>
+      </c>
+      <c r="P18" s="1">
+        <v>905700705257744458</v>
+      </c>
+      <c r="Q18" s="1">
+        <v>6129284434893167</v>
       </c>
       <c r="R18" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="S18" t="s">
-        <v>254</v>
+        <v>132</v>
       </c>
       <c r="T18" t="s">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="U18" t="s">
         <v>63</v>
       </c>
       <c r="V18" t="s">
         <v>64</v>
       </c>
       <c r="W18" t="s">
         <v>45</v>
       </c>
       <c r="X18" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="Y18" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="Z18" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>253</v>
       </c>
       <c r="B19" s="1">
-        <v>2342424234242424</v>
+        <v>2263828427572593</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E19" t="s">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="G19" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="H19" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="I19" t="s">
-        <v>263</v>
+        <v>117</v>
       </c>
       <c r="J19" t="s">
         <v>35</v>
       </c>
       <c r="K19" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L19" t="s">
-        <v>222</v>
+        <v>259</v>
       </c>
       <c r="M19" t="s">
+        <v>260</v>
+      </c>
+      <c r="N19" t="s">
+        <v>261</v>
+      </c>
+      <c r="O19" s="1">
+        <v>24468761</v>
+      </c>
+      <c r="P19" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q19" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="R19" t="s">
+        <v>35</v>
+      </c>
+      <c r="S19" t="s">
         <v>264</v>
       </c>
-      <c r="N19" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="T19" t="s">
-        <v>135</v>
+        <v>265</v>
       </c>
       <c r="U19" t="s">
-        <v>136</v>
+        <v>63</v>
       </c>
       <c r="V19" t="s">
-        <v>265</v>
+        <v>64</v>
       </c>
       <c r="W19" t="s">
+        <v>45</v>
+      </c>
+      <c r="X19" t="s">
         <v>266</v>
       </c>
-      <c r="X19" t="s">
+      <c r="Y19" t="s">
         <v>267</v>
       </c>
-      <c r="Y19" t="s">
+      <c r="Z19" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>226</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2342424234242424</v>
+      </c>
+      <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
+        <v>269</v>
+      </c>
+      <c r="E20" t="s">
+        <v>228</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B20" s="1">
-[...5 lines deleted...]
-      <c r="D20" t="s">
+      <c r="G20" t="s">
         <v>271</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>272</v>
       </c>
-      <c r="F20" s="1" t="s">
+      <c r="I20" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="J20" t="s">
         <v>35</v>
       </c>
       <c r="K20" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M20" t="s">
+        <v>274</v>
+      </c>
+      <c r="N20" t="s">
+        <v>78</v>
+      </c>
+      <c r="O20" s="1">
+        <v>34234224</v>
+      </c>
+      <c r="P20" s="1">
+        <v>234242342423442423</v>
+      </c>
+      <c r="Q20" s="1"/>
+      <c r="R20" t="s">
+        <v>145</v>
+      </c>
+      <c r="S20" t="s">
+        <v>146</v>
+      </c>
+      <c r="T20" t="s">
+        <v>147</v>
+      </c>
+      <c r="U20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V20" t="s">
+        <v>275</v>
+      </c>
+      <c r="W20" t="s">
         <v>276</v>
       </c>
-      <c r="N20" t="s">
-[...8 lines deleted...]
-      <c r="Q20" s="1" t="s">
+      <c r="X20" t="s">
         <v>277</v>
       </c>
-      <c r="R20" t="s">
-[...2 lines deleted...]
-      <c r="S20" t="s">
+      <c r="Y20" t="s">
         <v>278</v>
       </c>
-      <c r="T20" t="s">
+      <c r="Z20" t="s">
         <v>279</v>
-      </c>
-[...16 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>280</v>
+      </c>
+      <c r="B21" s="1">
+        <v>7271024506670005</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" t="s">
+        <v>281</v>
+      </c>
+      <c r="E21" t="s">
+        <v>282</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="G21" t="s">
+        <v>284</v>
+      </c>
+      <c r="H21" t="s">
         <v>285</v>
       </c>
-      <c r="B21" s="1">
-[...19 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="J21" t="s">
         <v>35</v>
       </c>
       <c r="K21" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L21" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="M21" t="s">
-        <v>58</v>
+        <v>286</v>
       </c>
       <c r="N21" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="O21" s="1">
         <v>40203580</v>
       </c>
       <c r="P21" s="1">
-        <v>196504101984112001</v>
-[...1 lines deleted...]
-      <c r="Q21" s="1"/>
+        <v>196706051993032010</v>
+      </c>
+      <c r="Q21" s="1" t="s">
+        <v>287</v>
+      </c>
       <c r="R21" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="S21" t="s">
-        <v>164</v>
+        <v>288</v>
       </c>
       <c r="T21" t="s">
-        <v>165</v>
+        <v>289</v>
       </c>
       <c r="U21" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="V21" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="W21" t="s">
         <v>291</v>
       </c>
       <c r="X21" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="Y21" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="Z21" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B22" s="1">
-        <v>1234235466232353</v>
+        <v>7271025004650002</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E22" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G22" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H22" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I22" t="s">
-        <v>104</v>
+        <v>143</v>
       </c>
       <c r="J22" t="s">
         <v>35</v>
       </c>
       <c r="K22" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L22" t="s">
-        <v>300</v>
+        <v>241</v>
       </c>
       <c r="M22" t="s">
-        <v>301</v>
+        <v>58</v>
       </c>
       <c r="N22" t="s">
         <v>78</v>
       </c>
       <c r="O22" s="1">
-        <v>456743234567654345</v>
+        <v>40203580</v>
       </c>
       <c r="P22" s="1">
-        <v>456765432456789876</v>
+        <v>196504101984112001</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="S22" t="s">
-        <v>61</v>
+        <v>175</v>
       </c>
       <c r="T22" t="s">
-        <v>62</v>
+        <v>176</v>
       </c>
       <c r="U22" t="s">
-        <v>43</v>
+        <v>227</v>
       </c>
       <c r="V22" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="W22" t="s">
+        <v>301</v>
+      </c>
+      <c r="X22" t="s">
+        <v>301</v>
+      </c>
+      <c r="Y22" t="s">
         <v>302</v>
       </c>
-      <c r="X22" t="s">
+      <c r="Z22" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>304</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1234235466232353</v>
+      </c>
+      <c r="C23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" t="s">
+        <v>305</v>
+      </c>
+      <c r="E23" t="s">
         <v>306</v>
       </c>
-      <c r="B23" s="1">
-[...8 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231243456654</v>
       </c>
       <c r="G23" t="s">
         <v>308</v>
       </c>
       <c r="H23" t="s">
         <v>309</v>
       </c>
       <c r="I23" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="J23" t="s">
         <v>35</v>
       </c>
       <c r="K23" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L23" t="s">
-        <v>222</v>
+        <v>310</v>
       </c>
       <c r="M23" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="N23" t="s">
-        <v>311</v>
+        <v>93</v>
       </c>
       <c r="O23" s="1">
-        <v>123214434344</v>
+        <v>456743234567654345</v>
       </c>
       <c r="P23" s="1">
-        <v>123412231233444432</v>
+        <v>456765432456789876</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="S23" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="T23" t="s">
-        <v>150</v>
+        <v>62</v>
       </c>
       <c r="U23" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="V23" t="s">
-        <v>94</v>
+        <v>290</v>
       </c>
       <c r="W23" t="s">
         <v>312</v>
       </c>
       <c r="X23" t="s">
         <v>313</v>
       </c>
       <c r="Y23" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="Z23" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>316</v>
+      </c>
+      <c r="B24" s="1">
+        <v>7172731721727147</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>236</v>
+      </c>
+      <c r="E24" t="s">
+        <v>317</v>
+      </c>
+      <c r="F24" s="1">
+        <v>1231243456654</v>
+      </c>
+      <c r="G24" t="s">
+        <v>318</v>
+      </c>
+      <c r="H24" t="s">
+        <v>319</v>
+      </c>
+      <c r="I24" t="s">
+        <v>143</v>
+      </c>
+      <c r="J24" t="s">
+        <v>35</v>
+      </c>
+      <c r="K24" t="s">
+        <v>91</v>
+      </c>
+      <c r="L24" t="s">
+        <v>232</v>
+      </c>
+      <c r="M24" t="s">
+        <v>320</v>
+      </c>
+      <c r="N24" t="s">
+        <v>321</v>
+      </c>
+      <c r="O24" s="1">
+        <v>123214434344</v>
+      </c>
+      <c r="P24" s="1">
+        <v>123412231233444432</v>
+      </c>
+      <c r="Q24" s="1"/>
+      <c r="R24" t="s">
+        <v>35</v>
+      </c>
+      <c r="S24" t="s">
+        <v>160</v>
+      </c>
+      <c r="T24" t="s">
+        <v>161</v>
+      </c>
+      <c r="U24" t="s">
+        <v>148</v>
+      </c>
+      <c r="V24" t="s">
+        <v>82</v>
+      </c>
+      <c r="W24" t="s">
+        <v>322</v>
+      </c>
+      <c r="X24" t="s">
+        <v>323</v>
+      </c>
+      <c r="Y24" t="s">
         <v>314</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">